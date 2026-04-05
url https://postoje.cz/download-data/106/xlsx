--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak spravedlivá Vám osobně připadají jednotlivá pravidla pro rozdělení nákladů na snížení emisí mezi obyvateli České republiky?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Češi považují za nejspravedlivější rozdělení nákladů na snížení emisí pravidlo "čím více podniky znečišťují, tím více platí" (74 %)
 Naopak nejméně populární je pravidlo "každý dospělý občan platí stejnou částku", s nímž nesouhlasí 45 % populace.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:05:55</t>
+    <t>2026-04-05 15:17:46</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Zcela spravedlivé (%)</t>
   </si>
   <si>
     <t>Spravedlivé (%)</t>
   </si>
   <si>
     <t>Spíše spravedlivé (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nespravedlivé (%)</t>
   </si>
   <si>
     <t>Nespravedlivé (%)</t>
   </si>