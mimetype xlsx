--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak spravedlivá Vám osobně připadají jednotlivá pravidla pro rozdělení nákladů na snížení emisí mezi obyvateli České republiky?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Češi považují za nejspravedlivější rozdělení nákladů na snížení emisí pravidlo "čím více podniky znečišťují, tím více platí" (74 %)
 Naopak nejméně populární je pravidlo "každý dospělý občan platí stejnou částku", s nímž nesouhlasí 45 % populace.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:17:46</t>
+    <t>2026-05-31 00:39:59</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Zcela spravedlivé (%)</t>
   </si>
   <si>
     <t>Spravedlivé (%)</t>
   </si>
   <si>
     <t>Spíše spravedlivé (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nespravedlivé (%)</t>
   </si>
   <si>
     <t>Nespravedlivé (%)</t>
   </si>