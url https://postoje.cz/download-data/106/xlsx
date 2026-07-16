--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak spravedlivá Vám osobně připadají jednotlivá pravidla pro rozdělení nákladů na snížení emisí mezi obyvateli České republiky?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Češi považují za nejspravedlivější rozdělení nákladů na snížení emisí pravidlo "čím více podniky znečišťují, tím více platí" (74 %)
 Naopak nejméně populární je pravidlo "každý dospělý občan platí stejnou částku", s nímž nesouhlasí 45 % populace.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:39:59</t>
+    <t>2026-07-16 07:28:56</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Zcela spravedlivé (%)</t>
   </si>
   <si>
     <t>Spravedlivé (%)</t>
   </si>
   <si>
     <t>Spíše spravedlivé (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nespravedlivé (%)</t>
   </si>
   <si>
     <t>Nespravedlivé (%)</t>
   </si>