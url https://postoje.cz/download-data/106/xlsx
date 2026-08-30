--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak spravedlivá Vám osobně připadají jednotlivá pravidla pro rozdělení nákladů na snížení emisí mezi obyvateli České republiky?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Češi považují za nejspravedlivější rozdělení nákladů na snížení emisí pravidlo "čím více podniky znečišťují, tím více platí" (74 %)
 Naopak nejméně populární je pravidlo "každý dospělý občan platí stejnou částku", s nímž nesouhlasí 45 % populace.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:28:56</t>
+    <t>2026-08-30 15:27:33</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Zcela spravedlivé (%)</t>
   </si>
   <si>
     <t>Spravedlivé (%)</t>
   </si>
   <si>
     <t>Spíše spravedlivé (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nespravedlivé (%)</t>
   </si>
   <si>
     <t>Nespravedlivé (%)</t>
   </si>