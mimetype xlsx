--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Podporujete nebo nepodporujete, aby vláda ČR udělala následující opatření?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina respondentů je proti zdanění masa a masných výrobků a proti dotacím na produkci jedlého hmyzu.
 Největší podporu respondentů (23 %) získalo snížení či zvýšení zdanění potravin podle jejich uhlíkové stopy (množství vypouštěných skleníkových plynů).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:26:32</t>
+    <t>2026-10-15 20:41:36</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně podporuji (%)</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Spíše podporuji (%)</t>
   </si>
   <si>
     <t>Ani podporuji ani nepodporuji (%)</t>
   </si>
   <si>
     <t>Spíše nepodporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>