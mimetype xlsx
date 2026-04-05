--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Využíval/a byste nový systém cenově dostupného carsharingu v oblastech s malou dostupností hromadné dopravy?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Respondentům bylo vysvětleno, že carsharingem je míněno využití sdílených elektromobilů pomocí čipové karty nebo aplikace.
 Téměř polovina respondentů by nový systém cenově dostupného carsharingu využila pravidelně a příležitostně. 
 Přibližně třetina respondentů (34 %) by systém nevyužívala (zřídka nebo nikdy). 
 Zároveň je patrné, že 19 % respondentů neví.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1080 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:03:42</t>
+    <t>2026-04-05 15:19:15</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Vždy</t>
   </si>
   <si>
     <t>Často</t>
   </si>
   <si>
     <t>Příležitostně</t>
   </si>
   <si>
     <t>Zřídka</t>
   </si>