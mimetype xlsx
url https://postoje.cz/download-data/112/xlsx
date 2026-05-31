--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Využíval/a byste nový systém cenově dostupného carsharingu v oblastech s malou dostupností hromadné dopravy?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Respondentům bylo vysvětleno, že carsharingem je míněno využití sdílených elektromobilů pomocí čipové karty nebo aplikace.
 Téměř polovina respondentů by nový systém cenově dostupného carsharingu využila pravidelně a příležitostně. 
 Přibližně třetina respondentů (34 %) by systém nevyužívala (zřídka nebo nikdy). 
 Zároveň je patrné, že 19 % respondentů neví.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1080 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:19:15</t>
+    <t>2026-05-31 00:38:09</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Vždy</t>
   </si>
   <si>
     <t>Často</t>
   </si>
   <si>
     <t>Příležitostně</t>
   </si>
   <si>
     <t>Zřídka</t>
   </si>