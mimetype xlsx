--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Využíval/a byste nový systém cenově dostupného carsharingu v oblastech s malou dostupností hromadné dopravy?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Respondentům bylo vysvětleno, že carsharingem je míněno využití sdílených elektromobilů pomocí čipové karty nebo aplikace.
 Téměř polovina respondentů by nový systém cenově dostupného carsharingu využila pravidelně a příležitostně. 
 Přibližně třetina respondentů (34 %) by systém nevyužívala (zřídka nebo nikdy). 
 Zároveň je patrné, že 19 % respondentů neví.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1080 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:38:09</t>
+    <t>2026-07-16 07:39:17</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Vždy</t>
   </si>
   <si>
     <t>Často</t>
   </si>
   <si>
     <t>Příležitostně</t>
   </si>
   <si>
     <t>Zřídka</t>
   </si>