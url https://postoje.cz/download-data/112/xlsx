--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Využíval/a byste nový systém cenově dostupného carsharingu v oblastech s malou dostupností hromadné dopravy?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Respondentům bylo vysvětleno, že carsharingem je míněno využití sdílených elektromobilů pomocí čipové karty nebo aplikace.
 Téměř polovina respondentů by nový systém cenově dostupného carsharingu využila pravidelně a příležitostně. 
 Přibližně třetina respondentů (34 %) by systém nevyužívala (zřídka nebo nikdy). 
 Zároveň je patrné, že 19 % respondentů neví.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1080 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:39:17</t>
+    <t>2026-08-30 15:33:53</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Vždy</t>
   </si>
   <si>
     <t>Často</t>
   </si>
   <si>
     <t>Příležitostně</t>
   </si>
   <si>
     <t>Zřídka</t>
   </si>