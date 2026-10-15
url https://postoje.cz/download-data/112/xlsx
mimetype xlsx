--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Využíval/a byste nový systém cenově dostupného carsharingu v oblastech s malou dostupností hromadné dopravy?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Respondentům bylo vysvětleno, že carsharingem je míněno využití sdílených elektromobilů pomocí čipové karty nebo aplikace.
 Téměř polovina respondentů by nový systém cenově dostupného carsharingu využila pravidelně a příležitostně. 
 Přibližně třetina respondentů (34 %) by systém nevyužívala (zřídka nebo nikdy). 
 Zároveň je patrné, že 19 % respondentů neví.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1080 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:33:53</t>
+    <t>2026-10-15 20:40:53</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Vždy</t>
   </si>
   <si>
     <t>Často</t>
   </si>
   <si>
     <t>Příležitostně</t>
   </si>
   <si>
     <t>Zřídka</t>
   </si>