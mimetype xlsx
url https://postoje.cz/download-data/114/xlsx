--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t xml:space="preserve">Do jaké míry byste souhlasil/a či nesouhlasil/a s výstavbou nové větrné elektrárny, kdyby finanční náhrada byla… </t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Podpora výstavby nové větrné elektrárny se mění podle způsobu využití finanční náhrady. 
 Největší část respondentů (59 %) by souhlasila s výstavbou, kdyby byla náhrada využita na snížení plateb obyvatel za energie. 
 Vyšší podporu má také využití náhrady na infrastrukturu (56 %) a zajištění dopravy (53 %). 
 Naopak nejméně populární je poskytnutí peněz obci bez určení účelu (25 % podpory), kde je zároveň i vysoký podíl nesouhlasu.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1454 (respondenti, kteří bydlí v obci nebo městě do 49999 obyvatel)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:05:55</t>
+    <t>2026-04-05 15:17:46</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně souhlasím (%)</t>
   </si>
   <si>
     <t>Spíše souhlasím (%)</t>
   </si>
   <si>
     <t>Ani souhlasím ani nesouhlasím (%)</t>
   </si>
   <si>
     <t>Spíše nesouhlasím (%)</t>
   </si>
   <si>
     <t>Rozhodně nesouhlasím (%)</t>
   </si>
   <si>
     <t>...poskytnuta obci bez určení účelu?</t>
   </si>