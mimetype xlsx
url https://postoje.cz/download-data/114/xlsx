--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t xml:space="preserve">Do jaké míry byste souhlasil/a či nesouhlasil/a s výstavbou nové větrné elektrárny, kdyby finanční náhrada byla… </t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Podpora výstavby nové větrné elektrárny se mění podle způsobu využití finanční náhrady. 
 Největší část respondentů (59 %) by souhlasila s výstavbou, kdyby byla náhrada využita na snížení plateb obyvatel za energie. 
 Vyšší podporu má také využití náhrady na infrastrukturu (56 %) a zajištění dopravy (53 %). 
 Naopak nejméně populární je poskytnutí peněz obci bez určení účelu (25 % podpory), kde je zároveň i vysoký podíl nesouhlasu.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1454 (respondenti, kteří bydlí v obci nebo městě do 49999 obyvatel)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:17:46</t>
+    <t>2026-05-31 00:39:59</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně souhlasím (%)</t>
   </si>
   <si>
     <t>Spíše souhlasím (%)</t>
   </si>
   <si>
     <t>Ani souhlasím ani nesouhlasím (%)</t>
   </si>
   <si>
     <t>Spíše nesouhlasím (%)</t>
   </si>
   <si>
     <t>Rozhodně nesouhlasím (%)</t>
   </si>
   <si>
     <t>...poskytnuta obci bez určení účelu?</t>
   </si>