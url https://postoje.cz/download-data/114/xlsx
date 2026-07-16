--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t xml:space="preserve">Do jaké míry byste souhlasil/a či nesouhlasil/a s výstavbou nové větrné elektrárny, kdyby finanční náhrada byla… </t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Podpora výstavby nové větrné elektrárny se mění podle způsobu využití finanční náhrady. 
 Největší část respondentů (59 %) by souhlasila s výstavbou, kdyby byla náhrada využita na snížení plateb obyvatel za energie. 
 Vyšší podporu má také využití náhrady na infrastrukturu (56 %) a zajištění dopravy (53 %). 
 Naopak nejméně populární je poskytnutí peněz obci bez určení účelu (25 % podpory), kde je zároveň i vysoký podíl nesouhlasu.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1454 (respondenti, kteří bydlí v obci nebo městě do 49999 obyvatel)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:39:59</t>
+    <t>2026-07-16 07:40:42</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně souhlasím (%)</t>
   </si>
   <si>
     <t>Spíše souhlasím (%)</t>
   </si>
   <si>
     <t>Ani souhlasím ani nesouhlasím (%)</t>
   </si>
   <si>
     <t>Spíše nesouhlasím (%)</t>
   </si>
   <si>
     <t>Rozhodně nesouhlasím (%)</t>
   </si>
   <si>
     <t>...poskytnuta obci bez určení účelu?</t>
   </si>