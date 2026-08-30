--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t xml:space="preserve">Do jaké míry byste souhlasil/a či nesouhlasil/a s výstavbou nové větrné elektrárny, kdyby finanční náhrada byla… </t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Podpora výstavby nové větrné elektrárny se mění podle způsobu využití finanční náhrady. 
 Největší část respondentů (59 %) by souhlasila s výstavbou, kdyby byla náhrada využita na snížení plateb obyvatel za energie. 
 Vyšší podporu má také využití náhrady na infrastrukturu (56 %) a zajištění dopravy (53 %). 
 Naopak nejméně populární je poskytnutí peněz obci bez určení účelu (25 % podpory), kde je zároveň i vysoký podíl nesouhlasu.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1454 (respondenti, kteří bydlí v obci nebo městě do 49999 obyvatel)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:40:42</t>
+    <t>2026-08-30 15:35:22</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně souhlasím (%)</t>
   </si>
   <si>
     <t>Spíše souhlasím (%)</t>
   </si>
   <si>
     <t>Ani souhlasím ani nesouhlasím (%)</t>
   </si>
   <si>
     <t>Spíše nesouhlasím (%)</t>
   </si>
   <si>
     <t>Rozhodně nesouhlasím (%)</t>
   </si>
   <si>
     <t>...poskytnuta obci bez určení účelu?</t>
   </si>