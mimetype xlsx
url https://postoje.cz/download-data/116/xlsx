--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Souhlasíte nebo nesouhlasíte Vy osobně s následujícími výroky?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina populace se shoduje, že za zvyšováním skleníkového efektu stojí vyšší koncentrace CO₂ (oxidu uhličitého) a dalších skleníkových plynů v atmosféře (63 %). 
 Přes polovinu Čechů (56 %) pak pokládá spalování fosilních paliv za hlavní příčinu zvýšené koncentrace těchto plynů.
 Podobný podíl Čechů nesouhlasí s tím, že současná změna klimatu je důsledkem přírodních sil, nikoli lidské činnosti. Avšak 44 % Čechů se domnívá, že zvyšování skleníkového efektu je především způsobeno ozonovou dírou, což není v souladu s vědeckými poznatky.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:06:05</t>
+    <t>2026-04-05 15:15:24</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Souhlasím (%)</t>
   </si>
   <si>
     <t>Nesouhlasím (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>
   <si>
     <t>❌ Povrch Země se v současnosti ochlazuje.</t>
   </si>
   <si>
     <t>❌ Současná změna klimatu je způsobena především přírodními silami a ne lidmi.</t>
   </si>
   <si>
     <t>❌ Zvyšování skleníkového efektu je způsobeno především ozonovou dírou v zemské atmosféře.</t>
   </si>