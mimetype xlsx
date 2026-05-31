--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Souhlasíte nebo nesouhlasíte Vy osobně s následujícími výroky?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina populace se shoduje, že za zvyšováním skleníkového efektu stojí vyšší koncentrace CO₂ (oxidu uhličitého) a dalších skleníkových plynů v atmosféře (63 %). 
 Přes polovinu Čechů (56 %) pak pokládá spalování fosilních paliv za hlavní příčinu zvýšené koncentrace těchto plynů.
 Podobný podíl Čechů nesouhlasí s tím, že současná změna klimatu je důsledkem přírodních sil, nikoli lidské činnosti. Avšak 44 % Čechů se domnívá, že zvyšování skleníkového efektu je především způsobeno ozonovou dírou, což není v souladu s vědeckými poznatky.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:15:24</t>
+    <t>2026-05-31 00:36:50</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Souhlasím (%)</t>
   </si>
   <si>
     <t>Nesouhlasím (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>
   <si>
     <t>❌ Povrch Země se v současnosti ochlazuje.</t>
   </si>
   <si>
     <t>❌ Současná změna klimatu je způsobena především přírodními silami a ne lidmi.</t>
   </si>
   <si>
     <t>❌ Zvyšování skleníkového efektu je způsobeno především ozonovou dírou v zemské atmosféře.</t>
   </si>