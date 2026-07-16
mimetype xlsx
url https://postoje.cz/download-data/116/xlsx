--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Souhlasíte nebo nesouhlasíte Vy osobně s následujícími výroky?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina populace se shoduje, že za zvyšováním skleníkového efektu stojí vyšší koncentrace CO₂ (oxidu uhličitého) a dalších skleníkových plynů v atmosféře (63 %). 
 Přes polovinu Čechů (56 %) pak pokládá spalování fosilních paliv za hlavní příčinu zvýšené koncentrace těchto plynů.
 Podobný podíl Čechů nesouhlasí s tím, že současná změna klimatu je důsledkem přírodních sil, nikoli lidské činnosti. Avšak 44 % Čechů se domnívá, že zvyšování skleníkového efektu je především způsobeno ozonovou dírou, což není v souladu s vědeckými poznatky.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:36:50</t>
+    <t>2026-07-16 07:31:08</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Souhlasím (%)</t>
   </si>
   <si>
     <t>Nesouhlasím (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>
   <si>
     <t>❌ Povrch Země se v současnosti ochlazuje.</t>
   </si>
   <si>
     <t>❌ Současná změna klimatu je způsobena především přírodními silami a ne lidmi.</t>
   </si>
   <si>
     <t>❌ Zvyšování skleníkového efektu je způsobeno především ozonovou dírou v zemské atmosféře.</t>
   </si>