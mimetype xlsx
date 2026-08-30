--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Souhlasíte nebo nesouhlasíte Vy osobně s následujícími výroky?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina populace se shoduje, že za zvyšováním skleníkového efektu stojí vyšší koncentrace CO₂ (oxidu uhličitého) a dalších skleníkových plynů v atmosféře (63 %). 
 Přes polovinu Čechů (56 %) pak pokládá spalování fosilních paliv za hlavní příčinu zvýšené koncentrace těchto plynů.
 Podobný podíl Čechů nesouhlasí s tím, že současná změna klimatu je důsledkem přírodních sil, nikoli lidské činnosti. Avšak 44 % Čechů se domnívá, že zvyšování skleníkového efektu je především způsobeno ozonovou dírou, což není v souladu s vědeckými poznatky.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:31:08</t>
+    <t>2026-08-30 15:24:57</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Souhlasím (%)</t>
   </si>
   <si>
     <t>Nesouhlasím (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>
   <si>
     <t>❌ Povrch Země se v současnosti ochlazuje.</t>
   </si>
   <si>
     <t>❌ Současná změna klimatu je způsobena především přírodními silami a ne lidmi.</t>
   </si>
   <si>
     <t>❌ Zvyšování skleníkového efektu je způsobeno především ozonovou dírou v zemské atmosféře.</t>
   </si>