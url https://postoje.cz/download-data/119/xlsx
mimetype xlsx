--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaký je váš názor na používání daní k omezení spotřeby výrobků škodlivých pro životní prostředí (např. plastových lahví) a znečišťujících zdrojů energie?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Více než polovina Evropanů (59 %) podporuje zdanění výrobků škodlivých pro životní prostředí a znečišťujících zdrojů energie. 
 Přibližně čtvrtina dotázaných (27 %) je proti tomuto kroku a 14 % neví.
 Největší podpora je v Portugalsku (72 %), na Maltě a v Bulharsku (shodně 71 %).
 Naopak největší nesouhlas s takovým zdaněním vyjádřili respondenti v Estonsku (38 %), Německu a na Kypru (35 %), v Rakousku (34 %), Lucembursku, Nizozemsku a v České republice (všechny tři země 33 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:03:48</t>
+    <t>2026-04-05 15:17:30</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>MT</t>
   </si>