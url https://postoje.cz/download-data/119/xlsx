--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaký je váš názor na používání daní k omezení spotřeby výrobků škodlivých pro životní prostředí (např. plastových lahví) a znečišťujících zdrojů energie?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Více než polovina Evropanů (59 %) podporuje zdanění výrobků škodlivých pro životní prostředí a znečišťujících zdrojů energie. 
 Přibližně čtvrtina dotázaných (27 %) je proti tomuto kroku a 14 % neví.
 Největší podpora je v Portugalsku (72 %), na Maltě a v Bulharsku (shodně 71 %).
 Naopak největší nesouhlas s takovým zdaněním vyjádřili respondenti v Estonsku (38 %), Německu a na Kypru (35 %), v Rakousku (34 %), Lucembursku, Nizozemsku a v České republice (všechny tři země 33 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:17:30</t>
+    <t>2026-05-31 00:40:30</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>MT</t>
   </si>