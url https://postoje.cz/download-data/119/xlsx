--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaký je váš názor na používání daní k omezení spotřeby výrobků škodlivých pro životní prostředí (např. plastových lahví) a znečišťujících zdrojů energie?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Více než polovina Evropanů (59 %) podporuje zdanění výrobků škodlivých pro životní prostředí a znečišťujících zdrojů energie. 
 Přibližně čtvrtina dotázaných (27 %) je proti tomuto kroku a 14 % neví.
 Největší podpora je v Portugalsku (72 %), na Maltě a v Bulharsku (shodně 71 %).
 Naopak největší nesouhlas s takovým zdaněním vyjádřili respondenti v Estonsku (38 %), Německu a na Kypru (35 %), v Rakousku (34 %), Lucembursku, Nizozemsku a v České republice (všechny tři země 33 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:40:30</t>
+    <t>2026-07-16 07:39:07</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>MT</t>
   </si>