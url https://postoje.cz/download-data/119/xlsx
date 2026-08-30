--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaký je váš názor na používání daní k omezení spotřeby výrobků škodlivých pro životní prostředí (např. plastových lahví) a znečišťujících zdrojů energie?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Více než polovina Evropanů (59 %) podporuje zdanění výrobků škodlivých pro životní prostředí a znečišťujících zdrojů energie. 
 Přibližně čtvrtina dotázaných (27 %) je proti tomuto kroku a 14 % neví.
 Největší podpora je v Portugalsku (72 %), na Maltě a v Bulharsku (shodně 71 %).
 Naopak největší nesouhlas s takovým zdaněním vyjádřili respondenti v Estonsku (38 %), Německu a na Kypru (35 %), v Rakousku (34 %), Lucembursku, Nizozemsku a v České republice (všechny tři země 33 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:39:07</t>
+    <t>2026-08-30 15:34:03</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>MT</t>
   </si>