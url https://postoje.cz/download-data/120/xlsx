--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Letecká doprava je v současnosti zdaněna méně než doprava automobilem nebo vlakem. Jaký je váš názor na zdanění letecké dopravy stejnou sazbou jako ostatní druhy dopravy?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Mírně nad polovinu obyvatel EU (53 %) podporuje zdanění letecké dopravy. Naopak přibližně třetina (31 %) tento krok nepodporuje a 16 % neví.
 Nejvyšší podpora zdanění letecké dopravy je v Německu a Rakousku (oba 61 %), zatímco nejnižší podporu najdeme na Kypru (37 %), který má zároveň největší podíl nesouhlasících respondentů (44 %), po něm následuje Estonsko (44 %) a Malta (43 %).
 Největší podíl nerozhodnutých respondentů najdeme v Dánsku (28 %), Litvě a Polsku (v obou zemích 25 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:05:55</t>
+    <t>2026-04-05 15:18:13</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>NL</t>
   </si>