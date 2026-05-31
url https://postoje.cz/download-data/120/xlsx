--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Letecká doprava je v současnosti zdaněna méně než doprava automobilem nebo vlakem. Jaký je váš názor na zdanění letecké dopravy stejnou sazbou jako ostatní druhy dopravy?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Mírně nad polovinu obyvatel EU (53 %) podporuje zdanění letecké dopravy. Naopak přibližně třetina (31 %) tento krok nepodporuje a 16 % neví.
 Nejvyšší podpora zdanění letecké dopravy je v Německu a Rakousku (oba 61 %), zatímco nejnižší podporu najdeme na Kypru (37 %), který má zároveň největší podíl nesouhlasících respondentů (44 %), po něm následuje Estonsko (44 %) a Malta (43 %).
 Největší podíl nerozhodnutých respondentů najdeme v Dánsku (28 %), Litvě a Polsku (v obou zemích 25 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:18:13</t>
+    <t>2026-05-31 00:40:12</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>NL</t>
   </si>