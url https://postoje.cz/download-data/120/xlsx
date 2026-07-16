--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Letecká doprava je v současnosti zdaněna méně než doprava automobilem nebo vlakem. Jaký je váš názor na zdanění letecké dopravy stejnou sazbou jako ostatní druhy dopravy?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Mírně nad polovinu obyvatel EU (53 %) podporuje zdanění letecké dopravy. Naopak přibližně třetina (31 %) tento krok nepodporuje a 16 % neví.
 Nejvyšší podpora zdanění letecké dopravy je v Německu a Rakousku (oba 61 %), zatímco nejnižší podporu najdeme na Kypru (37 %), který má zároveň největší podíl nesouhlasících respondentů (44 %), po něm následuje Estonsko (44 %) a Malta (43 %).
 Největší podíl nerozhodnutých respondentů najdeme v Dánsku (28 %), Litvě a Polsku (v obou zemích 25 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:40:12</t>
+    <t>2026-07-16 07:40:40</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>NL</t>
   </si>