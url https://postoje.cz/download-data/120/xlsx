--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Letecká doprava je v současnosti zdaněna méně než doprava automobilem nebo vlakem. Jaký je váš názor na zdanění letecké dopravy stejnou sazbou jako ostatní druhy dopravy?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Mírně nad polovinu obyvatel EU (53 %) podporuje zdanění letecké dopravy. Naopak přibližně třetina (31 %) tento krok nepodporuje a 16 % neví.
 Nejvyšší podpora zdanění letecké dopravy je v Německu a Rakousku (oba 61 %), zatímco nejnižší podporu najdeme na Kypru (37 %), který má zároveň největší podíl nesouhlasících respondentů (44 %), po něm následuje Estonsko (44 %) a Malta (43 %).
 Největší podíl nerozhodnutých respondentů najdeme v Dánsku (28 %), Litvě a Polsku (v obou zemích 25 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:40:40</t>
+    <t>2026-08-30 15:35:22</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>NL</t>
   </si>