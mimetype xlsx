--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Letecká doprava je v současnosti zdaněna méně než doprava automobilem nebo vlakem. Jaký je váš názor na zdanění letecké dopravy stejnou sazbou jako ostatní druhy dopravy?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>V České republice podporuje zdanění letecké dopravy 50 % respondentů, zatímco 27 % je proti tomuto kroku a 23 % neví. 
 V rámci průzkumu Eurobarometr je podpora v České republice nižší než průměr v EU.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:33:53</t>
+    <t>2026-10-15 20:41:19</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Podporuji</t>
   </si>
   <si>
     <t>Nepodporuji</t>
   </si>
   <si>
     <t>Nevím</t>
   </si>
 </sst>
 </file>
 