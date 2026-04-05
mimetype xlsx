--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Letecká doprava je v současnosti zdaněna méně než doprava automobilem nebo vlakem. Jaký je váš názor na zdanění letecké dopravy stejnou sazbou jako ostatní druhy dopravy?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>V České republice podporuje zdanění letecké dopravy 50 % respondentů, zatímco 27 % je proti tomuto kroku a 23 % neví. 
 V rámci průzkumu Eurobarometr je podpora v České republice nižší než průměr v EU.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:05:29</t>
+    <t>2026-04-05 15:16:26</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Podporuji</t>
   </si>
   <si>
     <t>Nepodporuji</t>
   </si>
   <si>
     <t>Nevím</t>
   </si>
 </sst>
 </file>
 