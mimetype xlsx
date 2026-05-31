--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Letecká doprava je v současnosti zdaněna méně než doprava automobilem nebo vlakem. Jaký je váš názor na zdanění letecké dopravy stejnou sazbou jako ostatní druhy dopravy?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>V České republice podporuje zdanění letecké dopravy 50 % respondentů, zatímco 27 % je proti tomuto kroku a 23 % neví. 
 V rámci průzkumu Eurobarometr je podpora v České republice nižší než průměr v EU.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:16:26</t>
+    <t>2026-05-31 00:38:16</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Podporuji</t>
   </si>
   <si>
     <t>Nepodporuji</t>
   </si>
   <si>
     <t>Nevím</t>
   </si>
 </sst>
 </file>
 