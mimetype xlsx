--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Letecká doprava je v současnosti zdaněna méně než doprava automobilem nebo vlakem. Jaký je váš názor na zdanění letecké dopravy stejnou sazbou jako ostatní druhy dopravy?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>V České republice podporuje zdanění letecké dopravy 50 % respondentů, zatímco 27 % je proti tomuto kroku a 23 % neví. 
 V rámci průzkumu Eurobarometr je podpora v České republice nižší než průměr v EU.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:38:16</t>
+    <t>2026-07-16 07:38:56</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Podporuji</t>
   </si>
   <si>
     <t>Nepodporuji</t>
   </si>
   <si>
     <t>Nevím</t>
   </si>
 </sst>
 </file>
 