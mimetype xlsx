--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Letecká doprava je v současnosti zdaněna méně než doprava automobilem nebo vlakem. Jaký je váš názor na zdanění letecké dopravy stejnou sazbou jako ostatní druhy dopravy?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>V České republice podporuje zdanění letecké dopravy 50 % respondentů, zatímco 27 % je proti tomuto kroku a 23 % neví. 
 V rámci průzkumu Eurobarometr je podpora v České republice nižší než průměr v EU.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:38:56</t>
+    <t>2026-08-30 15:33:53</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Podporuji</t>
   </si>
   <si>
     <t>Nepodporuji</t>
   </si>
   <si>
     <t>Nevím</t>
   </si>
 </sst>
 </file>
 