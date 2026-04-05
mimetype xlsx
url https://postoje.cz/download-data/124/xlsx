--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaký zdroj využíváte pro vytápění?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Mezi respondenty je nejpoužívanějším zdrojem vytápění plyn, který využívá 40 % z nich. Následují dřevo a pelety s 22 % a elektřina s 21 %.
 Ostatní zdroje, jako je uhlí a koks (8 %) nebo tepelné čerpadlo (9 %), využívá menší část respondentů. Nejméně se pak používají topný olej (0,4 %) a solární systémy (4 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:23:47</t>
+    <t>2026-04-05 15:15:59</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Kategorie</t>
   </si>
   <si>
     <t>Hodnota (%)</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t xml:space="preserve"> Zemní plyn</t>
   </si>
   <si>
     <t>40.2 %</t>
   </si>
   <si>
     <t>Dřevo, pelety</t>
   </si>