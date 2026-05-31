--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaký zdroj využíváte pro vytápění?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Mezi respondenty je nejpoužívanějším zdrojem vytápění plyn, který využívá 40 % z nich. Následují dřevo a pelety s 22 % a elektřina s 21 %.
 Ostatní zdroje, jako je uhlí a koks (8 %) nebo tepelné čerpadlo (9 %), využívá menší část respondentů. Nejméně se pak používají topný olej (0,4 %) a solární systémy (4 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:15:59</t>
+    <t>2026-05-31 00:37:38</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Kategorie</t>
   </si>
   <si>
     <t>Hodnota (%)</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t xml:space="preserve"> Zemní plyn</t>
   </si>
   <si>
     <t>40.2 %</t>
   </si>
   <si>
     <t>Dřevo, pelety</t>
   </si>