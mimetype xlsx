--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaký zdroj využíváte pro vytápění?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Mezi respondenty je nejpoužívanějším zdrojem vytápění plyn, který využívá 40 % z nich. Následují dřevo a pelety s 22 % a elektřina s 21 %.
 Ostatní zdroje, jako je uhlí a koks (8 %) nebo tepelné čerpadlo (9 %), využívá menší část respondentů. Nejméně se pak používají topný olej (0,4 %) a solární systémy (4 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>1116 (náhodně vybraná přibližně polovina respondentů)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:37:38</t>
+    <t>2026-07-16 07:38:41</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Kategorie</t>
   </si>
   <si>
     <t>Hodnota (%)</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t xml:space="preserve"> Zemní plyn</t>
   </si>
   <si>
     <t>40.2 %</t>
   </si>
   <si>
     <t>Dřevo, pelety</t>
   </si>