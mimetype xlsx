--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Které výrobky škodlivé pro životní prostředí by se podle vás měly více zdanit?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Otázka s možností více odpovědí. Součet se proto nerovná 100 %.
 Většina respondentů, kteří podporují zdanění výrobků a energií škodlivých pro životní prostředí, by nejvíce zdanila nerecyklovatelné nebo těžko recyklovatelné produkty (57 %), dále plasty (41 %) a emise skleníkových plynů (38 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>502 (pouze respondenti podporující zdanění výrobků a energií škodlivých pro životní prostředí)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:04:45</t>
+    <t>2026-04-05 15:17:03</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Kategorie</t>
   </si>
   <si>
     <t>Hodnota (%)</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Nevím</t>
   </si>
   <si>
     <t>5.0 %</t>
   </si>
   <si>
     <t>Jiný</t>
   </si>