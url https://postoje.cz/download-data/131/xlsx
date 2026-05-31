--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Které výrobky škodlivé pro životní prostředí by se podle vás měly více zdanit?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Otázka s možností více odpovědí. Součet se proto nerovná 100 %.
 Většina respondentů, kteří podporují zdanění výrobků a energií škodlivých pro životní prostředí, by nejvíce zdanila nerecyklovatelné nebo těžko recyklovatelné produkty (57 %), dále plasty (41 %) a emise skleníkových plynů (38 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>502 (pouze respondenti podporující zdanění výrobků a energií škodlivých pro životní prostředí)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:17:03</t>
+    <t>2026-05-31 00:38:47</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Kategorie</t>
   </si>
   <si>
     <t>Hodnota (%)</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Nevím</t>
   </si>
   <si>
     <t>5.0 %</t>
   </si>
   <si>
     <t>Jiný</t>
   </si>