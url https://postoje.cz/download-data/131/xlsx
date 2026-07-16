--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Které výrobky škodlivé pro životní prostředí by se podle vás měly více zdanit?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Otázka s možností více odpovědí. Součet se proto nerovná 100 %.
 Většina respondentů, kteří podporují zdanění výrobků a energií škodlivých pro životní prostředí, by nejvíce zdanila nerecyklovatelné nebo těžko recyklovatelné produkty (57 %), dále plasty (41 %) a emise skleníkových plynů (38 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>502 (pouze respondenti podporující zdanění výrobků a energií škodlivých pro životní prostředí)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:38:47</t>
+    <t>2026-07-16 07:40:20</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Kategorie</t>
   </si>
   <si>
     <t>Hodnota (%)</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Nevím</t>
   </si>
   <si>
     <t>5.0 %</t>
   </si>
   <si>
     <t>Jiný</t>
   </si>