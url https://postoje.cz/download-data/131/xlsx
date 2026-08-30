--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Které výrobky škodlivé pro životní prostředí by se podle vás měly více zdanit?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Otázka s možností více odpovědí. Součet se proto nerovná 100 %.
 Většina respondentů, kteří podporují zdanění výrobků a energií škodlivých pro životní prostředí, by nejvíce zdanila nerecyklovatelné nebo těžko recyklovatelné produkty (57 %), dále plasty (41 %) a emise skleníkových plynů (38 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>502 (pouze respondenti podporující zdanění výrobků a energií škodlivých pro životní prostředí)</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:40:20</t>
+    <t>2026-08-30 15:34:06</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Kategorie</t>
   </si>
   <si>
     <t>Hodnota (%)</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Nevím</t>
   </si>
   <si>
     <t>5.0 %</t>
   </si>
   <si>
     <t>Jiný</t>
   </si>