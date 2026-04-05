--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaký je váš názor na používání daní k omezení spotřeby výrobků škodlivých pro životní prostředí (např. plastových lahví) a znečišťujících zdrojů energie?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>49 %  respondentů podporuje zadnění k omezení používání výrobků škodlivých pro životní prostředí a znečišťujících zdrojů energie.
 33 % respondentů je proti.
 14 % neví.
 V rámci průzkumu Eurobarometr se Česká republika řadí mezi země s nejvyšším podílem nesouhlasu se zdaněním výrobků škodlivých pro životní prostředí a znečišťujících energií a zároveň nejnižší podporou.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:03:48</t>
+    <t>2026-04-05 15:16:47</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Podporuji</t>
   </si>
   <si>
     <t>Nepodporuji</t>
   </si>
   <si>
     <t>Nevím</t>
   </si>
 </sst>
 </file>
 