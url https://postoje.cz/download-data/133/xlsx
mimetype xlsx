--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaký je váš názor na používání daní k omezení spotřeby výrobků škodlivých pro životní prostředí (např. plastových lahví) a znečišťujících zdrojů energie?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>49 %  respondentů podporuje zadnění k omezení používání výrobků škodlivých pro životní prostředí a znečišťujících zdrojů energie.
 33 % respondentů je proti.
 14 % neví.
 V rámci průzkumu Eurobarometr se Česká republika řadí mezi země s nejvyšším podílem nesouhlasu se zdaněním výrobků škodlivých pro životní prostředí a znečišťujících energií a zároveň nejnižší podporou.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:16:47</t>
+    <t>2026-05-31 00:38:43</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Podporuji</t>
   </si>
   <si>
     <t>Nepodporuji</t>
   </si>
   <si>
     <t>Nevím</t>
   </si>
 </sst>
 </file>
 