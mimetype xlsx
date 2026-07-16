--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaký je váš názor na používání daní k omezení spotřeby výrobků škodlivých pro životní prostředí (např. plastových lahví) a znečišťujících zdrojů energie?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>49 %  respondentů podporuje zadnění k omezení používání výrobků škodlivých pro životní prostředí a znečišťujících zdrojů energie.
 33 % respondentů je proti.
 14 % neví.
 V rámci průzkumu Eurobarometr se Česká republika řadí mezi země s nejvyšším podílem nesouhlasu se zdaněním výrobků škodlivých pro životní prostředí a znečišťujících energií a zároveň nejnižší podporou.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:38:43</t>
+    <t>2026-07-16 07:38:54</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Podporuji</t>
   </si>
   <si>
     <t>Nepodporuji</t>
   </si>
   <si>
     <t>Nevím</t>
   </si>
 </sst>
 </file>
 