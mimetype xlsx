--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaký je váš názor na používání daní k omezení spotřeby výrobků škodlivých pro životní prostředí (např. plastových lahví) a znečišťujících zdrojů energie?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>49 %  respondentů podporuje zadnění k omezení používání výrobků škodlivých pro životní prostředí a znečišťujících zdrojů energie.
 33 % respondentů je proti.
 14 % neví.
 V rámci průzkumu Eurobarometr se Česká republika řadí mezi země s nejvyšším podílem nesouhlasu se zdaněním výrobků škodlivých pro životní prostředí a znečišťujících energií a zároveň nejnižší podporou.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:38:54</t>
+    <t>2026-08-30 15:34:02</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Postoje občanů ke zdanění Flash Eurobarometer 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Podporuji</t>
   </si>
   <si>
     <t>Nepodporuji</t>
   </si>
   <si>
     <t>Nevím</t>
   </si>
 </sst>
 </file>
 