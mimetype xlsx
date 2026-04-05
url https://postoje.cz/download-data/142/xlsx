--- v0 (2026-02-18)
+++ v1 (2026-04-05)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Názor na budoucnost balíčku „Fit for 55“</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Hvězdičkou vyznačená procenta označují kategorie, kde je statisticky významný rozdíl mezi experimentální a kontrolní skupinou (95% intervaly spolehlivosti).
 Porovnali jsme, jak respondenti hodnotí Zelenou dohodu
 a) když jim poskytneme informace o:
 1) oblastech a opatřeních, které by se zavedli (&lt;a href="https://data.seepia.cz/infografika/zelena-dohoda-i" class="text-primary"&gt;experimentální skupina 1&lt;/a&gt;);
 2) dopadech na ekonomiku (&lt;a href="https://data.seepia.cz/infografika/zelena-dohoda-ii" class="text-primary"&gt;experimentální skupina 2&lt;/a&gt;);  
 b) když jim informace neposkytneme (kontrolní skupina).
 Podpora zachování balíčku „Fit for 55“ („rozhodně ponechat“ či „spíše ponechat“) u respondentů  s informacemi o konkrétních oblastech a opatřeních dosahuje 45 %, což představuje více než čtyřnásobek oproti respondentům, kterým tyto informace zobrazeny nebyly (11 %). Poskytnutí informací přispělo k formování postojů: podíl respondentů neschopných balíček posoudit klesl po zobrazení infografik ze 78 % na přibližně 43 %.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-02-18 23:03:20</t>
+    <t>2026-04-05 15:15:32</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně by se měl/a ponechat (%)</t>
   </si>
   <si>
     <t>Spíše by se měl/a ponechat (%)</t>
   </si>
   <si>
     <t>Spíše by se měl/a zrušit (%)</t>
   </si>
   <si>
     <t>Rozhodně by se měl/a zrušit (%)</t>
   </si>
   <si>
     <t>Nemám názor / Nevím, o co se jedná (%)</t>
   </si>
   <si>
     <t>EXP SKUPINA 1</t>
   </si>