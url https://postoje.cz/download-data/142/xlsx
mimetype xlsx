--- v1 (2026-04-05)
+++ v2 (2026-05-31)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Názor na budoucnost balíčku „Fit for 55“</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Hvězdičkou vyznačená procenta označují kategorie, kde je statisticky významný rozdíl mezi experimentální a kontrolní skupinou (95% intervaly spolehlivosti).
 Porovnali jsme, jak respondenti hodnotí Zelenou dohodu
 a) když jim poskytneme informace o:
 1) oblastech a opatřeních, které by se zavedli (&lt;a href="https://data.seepia.cz/infografika/zelena-dohoda-i" class="text-primary"&gt;experimentální skupina 1&lt;/a&gt;);
 2) dopadech na ekonomiku (&lt;a href="https://data.seepia.cz/infografika/zelena-dohoda-ii" class="text-primary"&gt;experimentální skupina 2&lt;/a&gt;);  
 b) když jim informace neposkytneme (kontrolní skupina).
 Podpora zachování balíčku „Fit for 55“ („rozhodně ponechat“ či „spíše ponechat“) u respondentů  s informacemi o konkrétních oblastech a opatřeních dosahuje 45 %, což představuje více než čtyřnásobek oproti respondentům, kterým tyto informace zobrazeny nebyly (11 %). Poskytnutí informací přispělo k formování postojů: podíl respondentů neschopných balíček posoudit klesl po zobrazení infografik ze 78 % na přibližně 43 %.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-04-05 15:15:32</t>
+    <t>2026-05-31 00:37:57</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně by se měl/a ponechat (%)</t>
   </si>
   <si>
     <t>Spíše by se měl/a ponechat (%)</t>
   </si>
   <si>
     <t>Spíše by se měl/a zrušit (%)</t>
   </si>
   <si>
     <t>Rozhodně by se měl/a zrušit (%)</t>
   </si>
   <si>
     <t>Nemám názor / Nevím, o co se jedná (%)</t>
   </si>
   <si>
     <t>EXP SKUPINA 1</t>
   </si>