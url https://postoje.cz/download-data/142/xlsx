--- v2 (2026-05-31)
+++ v3 (2026-07-16)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Názor na budoucnost balíčku „Fit for 55“</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Hvězdičkou vyznačená procenta označují kategorie, kde je statisticky významný rozdíl mezi experimentální a kontrolní skupinou (95% intervaly spolehlivosti).
 Porovnali jsme, jak respondenti hodnotí Zelenou dohodu
 a) když jim poskytneme informace o:
 1) oblastech a opatřeních, které by se zavedli (&lt;a href="https://data.seepia.cz/infografika/zelena-dohoda-i" class="text-primary"&gt;experimentální skupina 1&lt;/a&gt;);
 2) dopadech na ekonomiku (&lt;a href="https://data.seepia.cz/infografika/zelena-dohoda-ii" class="text-primary"&gt;experimentální skupina 2&lt;/a&gt;);  
 b) když jim informace neposkytneme (kontrolní skupina).
 Podpora zachování balíčku „Fit for 55“ („rozhodně ponechat“ či „spíše ponechat“) u respondentů  s informacemi o konkrétních oblastech a opatřeních dosahuje 45 %, což představuje více než čtyřnásobek oproti respondentům, kterým tyto informace zobrazeny nebyly (11 %). Poskytnutí informací přispělo k formování postojů: podíl respondentů neschopných balíček posoudit klesl po zobrazení infografik ze 78 % na přibližně 43 %.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-05-31 00:37:57</t>
+    <t>2026-07-16 07:31:21</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně by se měl/a ponechat (%)</t>
   </si>
   <si>
     <t>Spíše by se měl/a ponechat (%)</t>
   </si>
   <si>
     <t>Spíše by se měl/a zrušit (%)</t>
   </si>
   <si>
     <t>Rozhodně by se měl/a zrušit (%)</t>
   </si>
   <si>
     <t>Nemám názor / Nevím, o co se jedná (%)</t>
   </si>
   <si>
     <t>EXP SKUPINA 1</t>
   </si>