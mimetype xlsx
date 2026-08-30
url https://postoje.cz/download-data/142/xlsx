--- v3 (2026-07-16)
+++ v4 (2026-08-30)
@@ -38,51 +38,51 @@
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Názor na budoucnost balíčku „Fit for 55“</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Hvězdičkou vyznačená procenta označují kategorie, kde je statisticky významný rozdíl mezi experimentální a kontrolní skupinou (95% intervaly spolehlivosti).
 Porovnali jsme, jak respondenti hodnotí Zelenou dohodu
 a) když jim poskytneme informace o:
 1) oblastech a opatřeních, které by se zavedli (&lt;a href="https://data.seepia.cz/infografika/zelena-dohoda-i" class="text-primary"&gt;experimentální skupina 1&lt;/a&gt;);
 2) dopadech na ekonomiku (&lt;a href="https://data.seepia.cz/infografika/zelena-dohoda-ii" class="text-primary"&gt;experimentální skupina 2&lt;/a&gt;);  
 b) když jim informace neposkytneme (kontrolní skupina).
 Podpora zachování balíčku „Fit for 55“ („rozhodně ponechat“ či „spíše ponechat“) u respondentů  s informacemi o konkrétních oblastech a opatřeních dosahuje 45 %, což představuje více než čtyřnásobek oproti respondentům, kterým tyto informace zobrazeny nebyly (11 %). Poskytnutí informací přispělo k formování postojů: podíl respondentů neschopných balíček posoudit klesl po zobrazení infografik ze 78 % na přibližně 43 %.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:31:21</t>
+    <t>2026-08-30 15:25:22</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2024; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně by se měl/a ponechat (%)</t>
   </si>
   <si>
     <t>Spíše by se měl/a ponechat (%)</t>
   </si>
   <si>
     <t>Spíše by se měl/a zrušit (%)</t>
   </si>
   <si>
     <t>Rozhodně by se měl/a zrušit (%)</t>
   </si>
   <si>
     <t>Nemám názor / Nevím, o co se jedná (%)</t>
   </si>
   <si>
     <t>EXP SKUPINA 1</t>
   </si>