--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Do jaké míry se obáváte negativních důsledků …</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Obecných důsledků změny klimatu se obává 51 % respondentů, zatímco necelá třetina (31 %) se jich neobává. V osobní rovině podíl obav klesá na 38 % a naopak převažují lidé, kteří se neobávají (39 %). 
 Vyšší míru obav vykazují ženy, lidé s vyšším vzděláním a mladší generace. U mužů a s rostoucím věkem naopak podíl obav klesá.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:42:32</t>
+    <t>2026-10-15 20:40:54</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi se obávám (%)</t>
   </si>
   <si>
     <t>Obávám se (%)</t>
   </si>
   <si>
     <t>Spíše se obávám (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše se neobávám (%)</t>
   </si>
   <si>
     <t>Neobávám se (%)</t>
   </si>