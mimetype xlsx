--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Souhlasíte nebo nesouhlasíte Vy osobně s následujícími výroky?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina populace se shoduje, že za zvyšováním skleníkového efektu stojí vyšší koncentrace CO₂ (oxidu uhličitého) a dalších skleníkových plynů v atmosféře (71 %). Téměř dvě třetiny Čechů (63 %) pak správně pokládají spalování fosilních paliv za hlavní příčinu zvýšené koncentrace těchto plynů. Podobný podíl populace (64 %) nesouhlasí s tím, že současná změna klimatu je důsledkem přírodních sil. Avšak 47 % Čechů se stále domnívá, že zvyšování skleníkového efektu je způsobeno především ozonovou dírou, což není v souladu s vědeckými poznatky.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:26:38</t>
+    <t>2026-10-15 20:41:36</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Souhlasím (%)</t>
   </si>
   <si>
     <t>Nesouhlasím (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>
   <si>
     <t>❌ Zvyšování skleníkového efektu je způsobeno především ozonovou dírou v zemské atmosféře.</t>
   </si>
   <si>
     <t>✅ Zvyšování skleníkového efektu je způsobeno vyšší úrovní CO₂ (oxidu uhličitého) v atmosféře (mezi dalšími skleníkovými plyny).</t>
   </si>
   <si>
     <t>✅ Hlavní příčinou zvýšené koncentrace skleníkových plynů v atmosféře je spalování fosilních paliv (např. uhlí, ropa)</t>
   </si>