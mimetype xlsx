--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak je podle Vás pravděpodobné, že v důsledku změny klimatu dojde okolo roku 2050 k následujícímu?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina české veřejnosti očekává, že do roku 2050 způsobí změna klimatu extrémní výkyvy počasí (70 %), úbytek živočišných a rostlinných druhů (66 %) či snížení produkce potravin v ČR (59 %). 
 Naopak pozitivní dopady jsou vnímány jako nepravděpodobné; například snížení nákladů na zdravotní péči očekává pouze 8 % respondentů.
 Míra očekávání těchto dopadů se v populaci mírně liší v závislosti na pohlaví, věku i dosaženém vzdělání.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:42:57</t>
+    <t>2026-10-15 20:42:23</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi pravděpodobné (%)</t>
   </si>
   <si>
     <t>Pravděpodobné (%)</t>
   </si>
   <si>
     <t>Spíše pravděpodobné (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné (%)</t>
   </si>
   <si>
     <t>Nepravděpodobné (%)</t>
   </si>