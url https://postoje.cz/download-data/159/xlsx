--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak je podle Vás pravděpodobné, že změna klimatu bude mít okolo roku 2050 velmi škodlivé dopady …</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Češi považují za nejvíce pravděpodobné, že změna klimatu bude mít do roku 2050 velmi škodlivé dopady na celý svět (70 %). 
 U dopadů na Českou republiku tento podíl klesá na 64 % a nejméně lidé vztahují negativní důsledky změny klimatu k sobě a svým rodinám (47 %). 
 Míra vnímané pravděpodobnosti škodlivých dopadů se mírně liší podle pohlaví, věku a vzdělání.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:42:53</t>
+    <t>2026-10-15 20:41:20</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi pravděpodobné (%)</t>
   </si>
   <si>
     <t>Pravděpodobné (%)</t>
   </si>
   <si>
     <t>Spíše pravděpodobné (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné (%)</t>
   </si>
   <si>
     <t>Nepravděpodobné (%)</t>
   </si>