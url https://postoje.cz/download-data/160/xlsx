--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Podporujete nebo nepodporujete, aby vláda ČR udělala následující opatření?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Nejvyšší podporu veřejnosti mají opatření rozvíjející veřejnou dopravu – městskou a příměstskou (81 %) i železniční (přes 70 %). Nadpoloviční shoda panuje také u podpory cyklostezek (65 %). 
 Naopak opatření modifikující automobilovou dopravu mají o poznání nižší podporu (např. dotování elektromobilů 28 %) a také větší míru odporu. 
 Nejnižší podporu má ukončení prodeje nových aut se spalovacími motory (mírně nad 10 %). 
 Relativně nejlépe je v rámci automobilové dopravy přijímán systém carsharingu (sdílení aut).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:34:06</t>
+    <t>2026-10-15 20:42:23</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně podporuji (%)</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Spíše podporuji (%)</t>
   </si>
   <si>
     <t>Ani podporuji ani nepodporuji (%)</t>
   </si>
   <si>
     <t>Spíše nepodporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>