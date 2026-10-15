--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak často děláte následující činnosti?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Poměrně intenzivně jezdí autem přibližně polovina obyvatel (54 % „vždy“ či „často“). 
 Velká část řidičů (58 %) se pak snaží jezdit ekonomicky s ohledem na nízkou spotřebu paliva. 
 Na krátké vzdálenosti dává přednost veřejné dopravě 39 % lidí.
 Spolujízdu nebo sdílené auto využívá pětina (22 %) občanů.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:31:13</t>
+    <t>2026-10-15 20:40:53</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Vždy (%)</t>
   </si>
   <si>
     <t>Často (%)</t>
   </si>
   <si>
     <t>Příležitostně (%)</t>
   </si>
   <si>
     <t>Zřídka (%)</t>
   </si>
   <si>
     <t>Nikdy (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>