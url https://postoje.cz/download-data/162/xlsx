--- v4 (2026-08-31)
+++ v5 (2026-10-15)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Měl by se podle Vás snižovat nebo zvyšovat podíl následujících zdrojů energie na na konečné spotřebě energie a paliv v ČR?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Česká veřejnost podporuje posilování role obnovitelných zdrojů (sluneční 66 %, vodní 69 %, větrná energie 62 %) i jaderné energie (63 %).
 Naopak u fosilních paliv (uhlí, ropa) převládá shoda na snižování jejich podílu (66 %, resp. 55 %). 
 Tyto postoje se zároveň mírně liší podle sociodemografických skupin: zatímco obnovitelné zdroje mají podporu napříč všemi věkovými kategoriemi (nejsilnější u nejmladší skupiny 18–29 let), starší lidé spíše upřednostňují růst podílu jaderné energie.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-31 16:45:12</t>
+    <t>2026-10-15 20:40:53</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně zvyšovat (%)</t>
   </si>
   <si>
     <t>Zvyšovat (%)</t>
   </si>
   <si>
     <t>Spíše zvyšovat (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše snižovat (%)</t>
   </si>
   <si>
     <t>Snižovat (%)</t>
   </si>