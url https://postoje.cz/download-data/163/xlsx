--- v4 (2026-08-31)
+++ v5 (2026-10-15)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Podpora opatření</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Nejsilnější podporu veřejnosti mají dotace na zateplení a výměnu kotlů a oken (78 %), následovány rozvojem obnovitelných zdrojů (69 %) a instalací solárních panelů či výstavbou budov s nulovými emisemi (shodně 61 %).
 Naopak zavedení uhlíkové daně společnost polarizuje (vyrovnané podíly pro i proti) a u technologií zachytávání emisí (CCS) převládá kvůli neinformovanosti nejistota (17 % „nevím“).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-31 16:46:01</t>
+    <t>2026-10-15 20:42:10</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně podporuji (%)</t>
   </si>
   <si>
     <t>Podporuji (%)</t>
   </si>
   <si>
     <t>Spíše podporuji (%)</t>
   </si>
   <si>
     <t>Ani podporuji ani nepodporuji (%)</t>
   </si>
   <si>
     <t>Spíše nepodporuji (%)</t>
   </si>
   <si>
     <t>Nepodporuji (%)</t>
   </si>