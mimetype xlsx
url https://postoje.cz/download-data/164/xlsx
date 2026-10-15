--- v3 (2026-07-16)
+++ v4 (2026-10-15)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Má dům či bytový dům, ve kterém bydlíte, …</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Zateplení stěn u své nemovitosti uvádí necelé dvě třetiny (63 %) respondentů. 
 Zateplení střechy deklaruje polovina (51 %) z nich.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:40:19</t>
+    <t>2026-10-15 20:42:23</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Ano (%)</t>
   </si>
   <si>
     <t>Ne (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>
   <si>
     <t>… zateplení stěn?</t>
   </si>
   <si>
     <t>… zateplení střechy?</t>
   </si>
   <si>
     <t>… jiné zateplení?</t>
   </si>