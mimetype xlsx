--- v3 (2026-07-16)
+++ v4 (2026-10-15)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak často děláte následující činnosti?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>V rámci úsporného chování lidé nejčastěji vypínají nepoužívaná světla (95 %), uvážlivě perou a šetří vodou (shodně 68 %). 
 Více než polovina (56 %) také tlumí topení při delším pobytu mimo domov, ale pouze menšina (23 %) je ochotna vytápět své obydlí trvale na nižší teploty.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:40:21</t>
+    <t>2026-10-15 20:42:23</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Vždy (%)</t>
   </si>
   <si>
     <t>Často (%)</t>
   </si>
   <si>
     <t>Příležitostně (%)</t>
   </si>
   <si>
     <t>Zřídka (%)</t>
   </si>
   <si>
     <t>Nikdy (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>