--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="21">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak často děláte následující činnosti?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Vykonávání občanských aktivit ve prospěch životního prostředí není v České republice příliš rozšířené – převládají odpovědi „nikdy“ a „zřídka“.
 Nejčastější formou angažovanosti je úklid veřejného prostranství (32 % pravidelně či příležitostně) a výsadba stromů či aktivity na obnovu krajiny (27 %).
 Naopak přímé politické akce jsou v ČR okrajové – účast na protestech nebo psaní politikům se týká pouze jednotek procent populace.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:24:57</t>
+    <t>2026-10-15 20:40:40</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Vždy (%)</t>
   </si>
   <si>
     <t>Často (%)</t>
   </si>
   <si>
     <t>Příležitostně (%)</t>
   </si>
   <si>
     <t>Zřídka (%)</t>
   </si>
   <si>
     <t>Nikdy (%)</t>
   </si>
   <si>
     <t>Nevím (%)</t>
   </si>