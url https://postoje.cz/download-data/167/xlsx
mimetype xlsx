--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Kolik si myslíte, že víte o …</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Česká veřejnost vykazuje o vybraných klimatických politikách nízkou informovanost. Nejvyšší míru povědomí deklarují respondenti u Zelené dohody pro Evropu (14 %), zatímco zbývajících 86 % o ní má jen omezené nebo žádné znalosti. U balíčku Fit for 55 (4 %) a Vnitrostátního plánu ČR (5 %) je však znalost minimální.
 Vyšší míru subjektivní znalosti uvádějí muži (v průměru jich 12 % uvedlo možnost „hodně“ a „velmi hodně“) oproti ženám (5 %). Rozdíly mezi ostatními sociodemografickými skupinami jsou méně výrazné; mírně vyšší informovanost vykazují lidé s vysokoškolským vzděláním a mladší generace.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:26:04</t>
+    <t>2026-10-15 20:41:20</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi hodně (%)</t>
   </si>
   <si>
     <t>Hodně (%)</t>
   </si>
   <si>
     <t>Něco málo (%)</t>
   </si>
   <si>
     <t>Nic nebo téměř nic (%)</t>
   </si>
   <si>
     <t>… legislativním balíčku „Fit for 55“?</t>
   </si>
   <si>
     <t>… Zelené dohodě pro Evropu (Green deal)?</t>
   </si>