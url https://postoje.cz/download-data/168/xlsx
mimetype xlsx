--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Kdybyste si mohl/a vybrat, jak rozdělit výnosy z emisních povolenek, jakou prioritu byste dal/a následujícím možnostem?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Veřejnost přikládá nejvyšší prioritu využití výnosů na ochranu občanů před dopady klimatických změn, jako jsou opatření proti suchu a povodním (62 % podpora). 
 Vysokou podporu mají také investice do ekologických technologií (59 %) a kompenzace zvýšených nákladů na energie pro zranitelné domácnosti (50 %).
 Mezi jednotlivými sociodemografickými skupinami se míra podpory mírně liší.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:37:51</t>
+    <t>2026-10-15 20:42:10</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>7 = Nejvyšší priorita (%)</t>
   </si>
   <si>
     <t>6 (%)</t>
   </si>
   <si>
     <t>5 (%)</t>
   </si>
   <si>
     <t>4 (%)</t>
   </si>
   <si>
     <t>3 (%)</t>
   </si>
   <si>
     <t>2 (%)</t>
   </si>