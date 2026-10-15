--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -36,51 +36,51 @@
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaké se domníváte, že budou důsledky zavedení emisních povolenek na paliva v silniční dopravě a vytápění budov a domů pro Českou republiku v následujících oblastech?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Veřejnost očekává od zavedení ETS2 spíše neutrální efekty nebo zhoršení situace. 
 Nejvýraznější obavy panují u sociálních nerovností (57 % očekává zhoršení), ekonomiky (53 %) a celkové kvality života (41 %). 
 Naopak optimismus převažuje pouze u kvality ovzduší (36 % očekává zlepšení) a budov (31 %). 
 U energetické soběstačnosti a veřejné dopravy zůstávají očekávání vyrovnaná či mírně pesimistická. 
 Tato míra očekávání se napříč sociodemografickými skupinami mírně liší.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:37:46</t>
+    <t>2026-10-15 20:42:23</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi se zlepší (%)</t>
   </si>
   <si>
     <t>Zlepší se (%)</t>
   </si>
   <si>
     <t>Mírně se zlepší (%)</t>
   </si>
   <si>
     <t>Ani se nezhorší ani nezlepší (%)</t>
   </si>
   <si>
     <t>Mírně se zhorší (%)</t>
   </si>
   <si>
     <t>Zhorší se (%)</t>
   </si>