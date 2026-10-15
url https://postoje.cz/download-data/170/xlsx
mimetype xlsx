--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaké se domníváte, že budou důsledky zavedení emisních povolenek na paliva v silniční dopravě a vytápění budov a domů pro Vás v následujících oblastech?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>V hodnocení osobních dopadů zavedení ETS2 převažuje u veřejnosti očekávání neutrálního efektu nebo zhoršení situace (v průměru u 79 % dotázaných). 
 Nejvíce negativně je vnímán dopad na životní úroveň (46 %), dopravu (36 %), kvalitu života (33 %) a bydlení (31 %). 
 Jedinou oblastí, kde mírně převažuje očekávání zlepšení (16 %) nad zhoršením (14 %), je vliv na zdraví. 
 Vnímání dopadů se liší podle demografie: ženy a mladší lidé jsou optimističtější, zatímco muži a starší generace očekávají spíše zhoršení.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:37:15</t>
+    <t>2026-10-15 20:41:19</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi se zlepší (%)</t>
   </si>
   <si>
     <t>Zlepší se (%)</t>
   </si>
   <si>
     <t>Mírně se zlepší (%)</t>
   </si>
   <si>
     <t>Ani se nezhorší ani nezlepší (%)</t>
   </si>
   <si>
     <t>Mírně se zhorší (%)</t>
   </si>
   <si>
     <t>Zhorší se (%)</t>
   </si>