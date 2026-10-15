--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Do jaké míry byste souhlasil/a či nesouhlasil/a s výstavbou nové větrné elektrárny, kdyby finanční náhrada byla…</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Způsob využití kompenzace má na míru přijatelnosti výstavby zásadní vliv. Napříč všemi variantami kompenzací souhlasí s výstavbou v průměru 48 % dotázaných. 
 Nejvyšší podporu má snížení plateb za energie (60 %). 
 Nadpoloviční podporu získalo také využití náhrad na obecní infrastrukturu (54 %) nebo přímá platba obyvatelům (50 %). 
 Naopak neúčelová kompenzace obci bez konkrétního určení má nejnižší podporu (32 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:33:53</t>
+    <t>2026-10-15 20:41:20</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně bych souhlasil/a (%)</t>
   </si>
   <si>
     <t>Spíše bych souhlasil/a (%)</t>
   </si>
   <si>
     <t>Ani bych souhlasil/a ani bych nesouhlasil/a (%)</t>
   </si>
   <si>
     <t>Spíše bych nesouhlasil/a (%)</t>
   </si>
   <si>
     <t>Rozhodně bych nesouhlasil/a (%)</t>
   </si>
   <si>
     <t>… poskytnuta obci bez určení účelu</t>
   </si>