--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak pravděpodobné je, že byste Vy osobně v následujícím roce byl/a ochoten/ochotna …</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Nejvíce by se lidé zapojili do snižování spotřeby plastu (73 %) a vysazování stromů jako dobrovolníci (48 %). 
 Významná část populace také zvažuje praktická opatření u svých domovů, jako je zachytávání vody či zateplení nemovitosti (shodně 43 %). 
 Naopak nejmenší zájem je o investice do zelených fondů (14 %), což odráží obecně nižší investiční aktivitu v ČR.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:39:49</t>
+    <t>2026-10-15 20:40:03</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Velmi pravděpodobné (%)</t>
   </si>
   <si>
     <t>Pravděpodobné (%)</t>
   </si>
   <si>
     <t>Spíše pravděpodobné (%)</t>
   </si>
   <si>
     <t>Ani tak ani tak (%)</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné (%)</t>
   </si>
   <si>
     <t>Nepravděpodobné (%)</t>
   </si>