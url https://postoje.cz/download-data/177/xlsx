--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Do jaké míry souhlasíte nebo nesouhlasíte s následujícími výroky?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Česká veřejnost vnímá poměrně silný morální závazek vůči budoucím generacím (69 %). 
 Zatímco dvě třetiny lidí (65 %) věří, že by každý měl osobně přispět ke zmírnění změn, přímou osobní odpovědnost za současný stav cítí jen 34 % dotázaných. 
 Značnou odpovědnost za snižování emisí připisuje veřejnost podnikům (74 %). 
 Nadpoloviční většina (55 %) pak očekává rozhodné kroky i od České republiky jako státu.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:27:49</t>
+    <t>2026-10-15 20:41:58</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Rozhodně souhlasím (%)</t>
   </si>
   <si>
     <t>Souhlasím (%)</t>
   </si>
   <si>
     <t>Spíše souhlasím (%)</t>
   </si>
   <si>
     <t>Ani souhlasím ani nesouhlasím (%)</t>
   </si>
   <si>
     <t>Spíše nesouhlasím (%)</t>
   </si>
   <si>
     <t>Nesouhlasím (%)</t>
   </si>