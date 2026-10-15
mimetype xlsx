--- v3 (2026-07-16)
+++ v4 (2026-10-15)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaký zdroj využíváte pro vytápění?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Nejčastějším zdrojem vytápění je zemní plyn (44 %), následovaný dřevem a peletami (27 %) a elektřinou (17 %). Uhlí nebo tepelné čerpadlo používá přibližně desetina lidí, solární systém 4 %.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:37:30</t>
+    <t>2026-10-15 20:40:40</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Kategorie</t>
   </si>
   <si>
     <t>Hodnota (%)</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Elektřina</t>
   </si>
   <si>
     <t>16.5 %</t>
   </si>
   <si>
     <t>Zemní plyn</t>
   </si>