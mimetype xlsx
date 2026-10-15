--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Možná jste už slyšel/a myšlenku, že klima na Zemi se mění v důsledku nárůstu teplot v posledních 100 letech. Myslíte si, že se klima na Zemi mění?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Velká většina populace (96 %) je přesvědčena, že se klima na Zemi mění (59 % „určitě se mění“, 37 % „pravděpodobně se mění“). Opačný názor zastává necelých 5 % dotázaných. 
 Toto přesvědčení je v populaci sdíleno napříč všemi sociodemografickými skupinami, přičemž nejvyšší míru jistoty vyjadřují mladší lidé, obyvatelé velkých měst a lidé s vyšším vzděláním.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:43:16</t>
+    <t>2026-10-15 20:42:10</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Určitě se mění</t>
   </si>
   <si>
     <t>Pravděpodobně se mění</t>
   </si>
   <si>
     <t>Pravděpodobně se nemění</t>
   </si>
   <si>
     <t>Určitě se nemění</t>
   </si>