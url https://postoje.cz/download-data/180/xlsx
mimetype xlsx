--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="16">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Myslíte si, že globální změnu klimatu v posledním století způsobuje hlavně člověk a činnost lidské civilizace?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Názor, že za změnou klimatu stojí především člověk a činnost lidské civilizace, sdílí 82 % respondentů (31 % „rozhodně“, 51 % „spíše“).  Nesouhlas vyjadřuje 17 % dotázaných.
 Silnější přesvědčení o vlivu člověka je patrné u žen (35 % „rozhodně“ oproti 26 % u mužů) a u nejmladší věkové kategorie do 29 let (47 % „rozhodně“), přičemž s rostoucím věkem míra jistoty klesá.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:42:57</t>
+    <t>2026-10-15 20:42:24</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Rozhodně ano</t>
   </si>
   <si>
     <t>Spíše ano</t>
   </si>
   <si>
     <t>Spíše ne</t>
   </si>
   <si>
     <t>Rozhodně ne</t>
   </si>