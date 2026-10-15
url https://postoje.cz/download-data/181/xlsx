--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="22">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaké motorové vozidlo nejčastěji řídíte, nebo jakým vozidlem nejčastěji jezdíte? Motorovým vozidlem myslíme osobní automobily, pick-upy, dodávky, motocykly a mopedy.</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Téměř polovina respondentů (47 %) uvádí, že nejčastěji jezdí vozidlem s benzínovým motorem.
 Téměř třetina (32 %) dotázaných pak nejčastěji využívá vozy s naftovým motorem.
 Vozy na plyn (LPG/CNG), hybridy či elektromobily využívá dohromady necelých 7 % lidí.
 Zbývajících 14 % respondentů uvádí, že žádné motorové vozidlo nevyužívá.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:31:06</t>
+    <t>2026-10-15 20:42:10</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>benzínové</t>
   </si>
   <si>
     <t>naftové</t>
   </si>
   <si>
     <t>benzinový hybrid</t>
   </si>
   <si>
     <t>naftový hybrid</t>
   </si>