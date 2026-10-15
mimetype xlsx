--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Myslíte si, že cena benzínu/nafty je nyní v porovnání s minulým rokem (v listopadu 2024) nižší, přibližně stejná nebo vyšší?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Více než polovina respondentů (54 %) vnímá současné ceny benzínu a nafty jako přibližně stejné ve srovnání s rokem 2024. 
 Více než čtvrtina (27 %) vnímá zlevnění.
 Nejméně respondentů (19 %) uvádí zdražení.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:26:32</t>
+    <t>2026-10-15 20:41:36</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Nižší</t>
   </si>
   <si>
     <t>Stejná</t>
   </si>
   <si>
     <t>Vyšší</t>
   </si>
   <si>
     <t>Nevím</t>
   </si>