--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Myslíte si, že cena benzínu/nafty bude za pět let (v listopadu 2030) nižší, přibližně stejná nebo vyšší než nyní?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Velká většina respondentů (79 %) předpokládá, že za pět let (v roce 2030) budou ceny benzínu a nafty vyšší než nyní.
 Necelá pětina (17 %) si myslí, že ceny zůstanou přibližně stejné.
 Pouze 4 % dotázaných očekává, že cena bude v budoucnu nižší.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:26:04</t>
+    <t>2026-10-15 20:41:19</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Nižší než nyní</t>
   </si>
   <si>
     <t>Stejná</t>
   </si>
   <si>
     <t>Vyšší než nyní</t>
   </si>
 </sst>
 </file>
 