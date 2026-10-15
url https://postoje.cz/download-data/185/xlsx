--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak se podle Vás změnily ceny benzínu a nafty po započtení inflace (tedy vyjadřují, kolik si lidé mohou skutečně koupit) oproti cenám v roce 2014?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Většina respondentů (58 %) se domnívá, že po započtení inflace jsou ceny benzínu a nafty oproti roku 2014 vyšší (35 % uvádí výrazné zvýšení, 23 % mírné zvýšení).
 Třináct procent (13 %) dotázaných si myslí, že ceny zůstaly přibližně stejné.
 Pouze 8 % respondentů vnímá mírné nebo výrazné snížení cen.
 Téměř čtvrtina dotázaných (22 %) nedokáže změnu ceny po započtení inflace posoudit.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:26:38</t>
+    <t>2026-10-15 20:41:50</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Zvýšily se výrazně</t>
   </si>
   <si>
     <t>Zvýšily se mírně</t>
   </si>
   <si>
     <t>Jsou v podstatě stejné</t>
   </si>
   <si>
     <t>Snížily se mírně</t>
   </si>