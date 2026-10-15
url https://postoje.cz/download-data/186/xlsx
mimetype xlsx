--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Využíval/a byste nový systém cenově dostupného carsharingu v oblastech s malou dostupností hromadné dopravy?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>V oblastech s malou dostupností veřejné dopravy by systém sdílených elektromobilů využilo 48 % respondentů (téměř vždy, často, příležitostně). 
 Pětina (21 %) dotázaných tuto možnost zcela vylučuje.
 Zatímco z hlediska věku nejsou v zájmu o systém zásadní rozdíly, lidé z nejmenších obcí (do 999 obyvatel) častěji uvádějí, že by jej nevyužívali nikdy.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:34:03</t>
+    <t>2026-10-15 20:41:51</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Nikdy</t>
   </si>
   <si>
     <t>Zřídka</t>
   </si>
   <si>
     <t>Příležitostně</t>
   </si>
   <si>
     <t>Často</t>
   </si>