--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak byste ohodnotil/a dostupnost zastávek a spojů veřejné dopravy v místě Vašeho bydliště?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Hodnocení dostupnosti veřejné dopravy je v České republice převážně příznivé – celkem 60 % obyvatel je spokojeno (známka 1 nebo 2), zatímco nespokojených je pouze 16 % (známka 4 a 5).
 Spokojenost však přímo souvisí s velikostí místa bydliště – doprava je hodnocena významně lépe ve větších městech než v menších obcích.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:26:39</t>
+    <t>2026-10-15 20:41:50</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>1 – Výborná</t>
   </si>
   <si>
     <t>2 – Chvalitebná</t>
   </si>
   <si>
     <t>3 – Dobrá</t>
   </si>
   <si>
     <t>4 – Dostatečná</t>
   </si>