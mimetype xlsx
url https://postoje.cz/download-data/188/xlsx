--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak často se Vám během posledního roku stalo, že byste se nemohl/a dopravit za základními činnostmi (např. do zaměstnání/školy, na nákupy, k lékaři)?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Naprostá většina obyvatel (88 %) nepociťuje bariéry v dostupnosti základních služeb (práce, škola či nákupy), přičemž dvě třetiny (65 %) se s nimi nesetkávají vůbec. 
 Intenzivní potíže s dopravou uvádějí pouze 3 % populace. 
 Tyto bariéry se však opět koncentrují především v nejmenších obcích do 1 000 obyvatel.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:27:31</t>
+    <t>2026-10-15 20:42:24</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Nikdy</t>
   </si>
   <si>
     <t>Zřídka</t>
   </si>
   <si>
     <t>Příležitostně</t>
   </si>
   <si>
     <t>Často</t>
   </si>