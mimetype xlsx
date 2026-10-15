--- v3 (2026-07-16)
+++ v4 (2026-10-15)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Používáte sušičku prádla?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Přibližně dvě pětiny (38 %) obyvatel používají sušičku prádla.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:41:00</t>
+    <t>2026-10-15 20:42:10</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Ne</t>
   </si>
   <si>
     <t>NEVÍM</t>
   </si>
 </sst>
 </file>
 