--- v3 (2026-07-16)
+++ v4 (2026-10-15)
@@ -33,51 +33,51 @@
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="14">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Kupujete elektřinu z obnovitelných zdrojů energie, tzv. zelenou elektřinu?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Elektřinu z obnovitelných zdrojů nakupuje desetina (10 %) obyvatel. 
 Významná část respondentů (26 %) však neví, z jakých zdrojů jejich elektřina pochází, což ukazuje na značný prostor pro další informování a osvětu veřejnosti.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-07-16 07:41:01</t>
+    <t>2026-10-15 20:42:10</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Ne</t>
   </si>
   <si>
     <t>NEVÍM</t>
   </si>
 </sst>
 </file>
 