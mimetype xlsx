--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Považujete Zelenou dohodu pro Evropu za nedostatečnou, dostačující, či příliš ambiciózní?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Téměř polovina české veřejnosti (48 %) považuje Zelenou dohodu pro Evropu za příliš ambiciózní a domnívá se, že by se její cíle měly omezit.
 Jako dostačující ji vnímá 16 % (měla by zůstat v současné podobě), zatímco pro 8 % je nedostatečná a měla by se rozšířit o další cíle. 
 Téměř třetina občanů (27 %) pak nedokáže ambicióznost dohody posoudit. 
 Požadavek na rozšíření cílů se objevuje častěji u žen (11 %) a zejména u mladých lidí do 29 let (19 %).</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:26:00</t>
+    <t>2026-10-15 20:41:19</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Nedostatečnou, měla by být rozšířena o další cíle</t>
   </si>
   <si>
     <t>Dostačující, měla by zůstat, jak je</t>
   </si>
   <si>
     <t>Příliš ambiciózní, měla by se omezit z hlediska jejích cílů</t>
   </si>
   <si>
     <t>NEDOKÁŽU POSOUDIT</t>
   </si>