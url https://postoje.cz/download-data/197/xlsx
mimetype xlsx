--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="15">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Považujete Balíček „Fit for 55“ za nedostatečný, dostačující, či příliš ambiciózní?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Balíček Fit for 55 je pro většinu populace málo známým tématem, což se projevuje vysokým podílem nerozhodných odpovědí – téměř dvě třetiny lidí (64 %) nedokážou jeho ambicióznost posoudit. 
 Mezi respondenty, kteří názor mají, převažuje postoj, že je balíček příliš ambiciózní (23 %). Jako dostačující jej vnímá 10 % a pouze 3 % dotázaných jej považují za nedostatečný.
 Rozdíly v odpovědích napříč sociodemografickými skupinami jsou spíše mírné.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:27:31</t>
+    <t>2026-10-15 20:41:51</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Nedostatečný, měl by být rozšířen o další cíle</t>
   </si>
   <si>
     <t>Dostačující, měl by zůstat, jak je</t>
   </si>
   <si>
     <t>Příliš ambiciózní, měl by se omezit z hlediska jeho cílů</t>
   </si>
   <si>
     <t>NEDOKÁŽU POSOUDIT</t>
   </si>