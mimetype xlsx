--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak moc jste proti nebo pro zavedení emisních povolenek na paliva v silniční dopravě a vytápění budov a domů?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Zavedení emisních povolenek na paliva v dopravě a vytápění budov má podporu 9 % obyvatel. 
 Více než polovina (58 %) je proti, konkrétně 30 % dotázaných se staví „rozhodně proti“, dalších 14 % je „proti“ a 14 % „spíše proti“.
 Podpora opatření se však liší podle místa bydliště: zatímco v nejmenších obcích je pro zavedení jen 5 % obyvatel, v Praze podpora stoupá na 23 %.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:37:21</t>
+    <t>2026-10-15 20:41:36</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Rozhodně pro</t>
   </si>
   <si>
     <t>Pro</t>
   </si>
   <si>
     <t>Spíše pro</t>
   </si>
   <si>
     <t>Neutrální, ani pro ani proti</t>
   </si>