--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Kolik nových jaderných bloků (pokud nějaké) by měla vláda ČR nechat postavit v lokalitách jaderných elektráren Dukovany a Temelín?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Česká veřejnost je výstavbě nových jaderných bloků v Dukovanech a Temelíně výrazně nakloněna. Proti výstavbě jakéhokoli nového bloku je méně než desetina populace (9 %). 
 Více než čtyři pětiny respondentů (84 %) podporují vznik dvou a více bloků, přičemž rovná polovina (50 %) se přiklání k ambicióznější variantě tří a více bloků. 
 Podpora jaderné energetiky je výrazně vyšší u mužů – výstavbu alespoň tří nových bloků by podpořilo 60 % z nich, zatímco u žen je to 37 %.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:24:58</t>
+    <t>2026-10-15 20:40:40</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>0 bloků</t>
   </si>
   <si>
     <t>1 blok</t>
   </si>
   <si>
     <t>2 bloky</t>
   </si>
   <si>
     <t>3 bloky</t>
   </si>