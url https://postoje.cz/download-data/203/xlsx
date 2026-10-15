--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -32,51 +32,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak pravděpodobné je, že Vy osobně budete v následujícím rocet topit tak, abyste nemusel/a nosit teplé oblečení (více než na 20 °C v obývacím pokoji).</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Více než třetina obyvatel (36 %) plánuje úsporněji vytápět a nevidí jako pravděpodobné, že by vytápěla na více než 20 °C.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:39:49</t>
+    <t>2026-10-15 20:42:23</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Pravděpodobné</t>
   </si>
   <si>
     <t>Spíše pravděpodobné</t>
   </si>
   <si>
     <t>Ani tak ani tak</t>
   </si>
   <si>
     <t>Spíše nepravděpodobné</t>
   </si>