--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="17">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Do jaké míry byste souhlasil/a či nesouhlasil/a s výstavbou nové větrné elektrárny?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Postoje k výstavbě větrné elektrárny v blízkosti bydliště (500 m od obce) jsou u obyvatel sídel do 50 000 lidí polarizované. 
 S výstavbou by souhlasilo 37 % respondentů, zatímco 43 % vyjádřilo nesouhlas. 
 Ochota k realizaci záměru roste s velikostí obce: v nejmenších sídlech (do 1 000 obyvatel) dosahuje podpora 31 %, zatímco v obcích nad 20 000 obyvatel stoupá na 40 %.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:35:11</t>
+    <t>2026-10-15 20:41:57</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Rozhodně bych souhlasil/a</t>
   </si>
   <si>
     <t>Spíše bych souhlasil/a</t>
   </si>
   <si>
     <t>Ani bych souhlasil/a ani bych nesouhlasil/a</t>
   </si>
   <si>
     <t>Spíše bych nesouhlasil/a</t>
   </si>