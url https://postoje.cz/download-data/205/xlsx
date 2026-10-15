--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -34,51 +34,51 @@
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jaké se domníváte, že budou důsledky zavedení emisních povolenek na paliva v silniční dopravě a vytápění budov a domů pro Vaše výdaje na vytápění?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Téměř tři čtvrtiny populace očekávají v souvislosti se zavedením ETS2 růst výdajů na vytápění (72 %), přičemž pokles předpokládají pouze 3 % dotázaných.
 Shodně po 13 % respondentů buď změnu nečeká, nebo ji nedokáže posoudit. 
 Skeptičtí jsou zejména starší lidé – zatímco v kategorii 18–29 let očekává růst nákladů necelá polovina (47 %), u seniorů nad 65 let tento podíl stoupá na 85 %.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:36:36</t>
+    <t>2026-10-15 20:40:53</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Velmi se sníží</t>
   </si>
   <si>
     <t>Sníží se</t>
   </si>
   <si>
     <t>Mírně se sníží</t>
   </si>
   <si>
     <t>Ani se nezvýší ani nesníží</t>
   </si>