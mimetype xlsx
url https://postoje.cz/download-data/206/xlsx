--- v4 (2026-08-30)
+++ v5 (2026-10-15)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="19">
   <si>
     <t>Otázka:</t>
   </si>
   <si>
     <t>Jak (ne)účinné by podle Vás bylo zavedení emisních povolenek na paliva v dopravě a vytápění budov pro snížení emisí, tedy dopadů změny klimatu?</t>
   </si>
   <si>
     <t>Výsledky</t>
   </si>
   <si>
     <t>Česká veřejnost vnímá zavedení ETS2 jako nástroj pro snižování emisí spíše skepticky nebo nevyhraněně. 
 Za neúčinné jej považuje 41 % obyvatel, zatímco jako účinné ho vnímá pouze pětina (21 %). Shodný podíl respondentů (21 %) zaujímá neutrální postoj a nezanedbatelná část (18 %) nedokáže účinnost opatření posoudit. 
 Vnímání přínosů systému roste s dosaženým vzděláním a s velikostí obce bydliště. 
 Výsledky naznačují, že lidé vnímají povolenky primárně jako finanční zátěž, zatímco jejich environmentální dopad zůstává nejasný.</t>
   </si>
   <si>
     <t>Velikost vzorku (N):</t>
   </si>
   <si>
     <t>Datum exportu:</t>
   </si>
   <si>
-    <t>2026-08-30 15:37:27</t>
+    <t>2026-10-15 20:41:51</t>
   </si>
   <si>
     <t>Zdroj:</t>
   </si>
   <si>
     <t>Šetření přijatelnost opatření 2025; https://data.seepia.cz</t>
   </si>
   <si>
     <t>Odpověď</t>
   </si>
   <si>
     <t>Procento (%)</t>
   </si>
   <si>
     <t>Rozhodně účinné</t>
   </si>
   <si>
     <t>Účinné</t>
   </si>
   <si>
     <t>Spíše účinné</t>
   </si>
   <si>
     <t>Ani se neúčinné ani účinné</t>
   </si>